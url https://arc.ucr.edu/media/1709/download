--- v0 (2026-09-25)
+++ v1 (2026-10-15)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asan010\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F30DA240-9E09-46C0-9C28-F8B0D8E0D95E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78795854-7146-479D-98D9-9003DBCF6468}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="STEM" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Course">STEM!$B$5:$B$59</definedName>
     <definedName name="Friday">STEM!$K$5:$L$59</definedName>
     <definedName name="Monday">STEM!$C$5:$D$59</definedName>
     <definedName name="Online">STEM!#REF!</definedName>
     <definedName name="Subject">STEM!$A$5:$A$59</definedName>
     <definedName name="Thursday">STEM!$I$5:$J$59</definedName>
     <definedName name="Tuesday">STEM!$E$5:$F$59</definedName>
     <definedName name="Wednesday">STEM!$G$5:$H$59</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="jiYep1Om/Qi2SMJn75kXvdVhdR4yWDCfqg1rzu2/yoM="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="71">
   <si>
     <t>TAP  Tutoring Appointment Schedule:  STEM - Fall 2026</t>
   </si>
   <si>
     <t>Please note that tutoring mode preference (remote vs. in-person) cannot be guaranteed. If tutoring is not available in your preferred mode,  please see the other mode hours for additional opportunities.</t>
   </si>
   <si>
     <t>PLEASE NOTE:  Schedule is subject to change at any time.</t>
   </si>
   <si>
     <t>* Tutoring appointments are not available from 9:00am -10:00am on Fridays.</t>
   </si>
   <si>
     <t>SUBJECT</t>
   </si>
   <si>
     <t>COURSE Number</t>
   </si>
   <si>
     <t>Monday Start Time</t>
   </si>
   <si>
     <t>Monday End Time</t>
   </si>
   <si>
@@ -257,51 +258,51 @@
     <t>40ABC</t>
   </si>
   <si>
     <t xml:space="preserve">041ABC, </t>
   </si>
   <si>
     <t>STATISTICS (STAT)</t>
   </si>
   <si>
     <t>ELECTRICAL ENGINEERING</t>
   </si>
   <si>
     <t>EE 20A, 30AB,</t>
   </si>
   <si>
     <t>EE 20AB, 120A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h&quot;:&quot;mm&quot; &quot;AM/PM"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
@@ -357,90 +358,97 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F3864"/>
         <bgColor rgb="FF1F3864"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8EAADB"/>
         <bgColor rgb="FF8EAADB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFD8D8D8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7B7B7"/>
         <bgColor rgb="FFB7B7B7"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="100">
+  <borders count="101">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
@@ -1605,55 +1613,70 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="dotted">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="dotted">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="288">
+  <cellXfs count="292">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2229,66 +2252,54 @@
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -2461,103 +2472,127 @@
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="5" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
-    <dxf>
-[...14 lines deleted...]
-    </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="0"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="0"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4"/>
           <bgColor theme="4"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="STEM-style" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" size="0" dxfId="0"/>
-[...2 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="1"/>
+      <tableStyleElement type="wholeTable" size="0" dxfId="3"/>
+      <tableStyleElement type="headerRow" dxfId="2"/>
+      <tableStyleElement type="firstRowStripe" dxfId="1"/>
+      <tableStyleElement type="secondRowStripe" dxfId="0"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table_1" displayName="Table_1" ref="A5:L63">
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="SUBJECT"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="COURSE Number"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Monday Start Time"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Monday End Time"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Tuesday Start Time"/>
@@ -2748,170 +2783,172 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z982"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="O43" sqref="O43"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.140625" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="16.140625" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="14.140625" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="23" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="25.5" x14ac:dyDescent="0.35">
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
     </row>
     <row r="2" spans="1:26" ht="42" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="284" t="s">
+      <c r="A2" s="280" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="285"/>
-[...9 lines deleted...]
-      <c r="L2" s="285"/>
+      <c r="B2" s="281"/>
+      <c r="C2" s="281"/>
+      <c r="D2" s="281"/>
+      <c r="E2" s="281"/>
+      <c r="F2" s="281"/>
+      <c r="G2" s="281"/>
+      <c r="H2" s="281"/>
+      <c r="I2" s="281"/>
+      <c r="J2" s="281"/>
+      <c r="K2" s="281"/>
+      <c r="L2" s="281"/>
       <c r="M2" s="4"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
     </row>
     <row r="3" spans="1:26" ht="21" x14ac:dyDescent="0.35">
-      <c r="A3" s="286" t="s">
+      <c r="A3" s="282" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="285"/>
-[...9 lines deleted...]
-      <c r="L3" s="285"/>
+      <c r="B3" s="281"/>
+      <c r="C3" s="281"/>
+      <c r="D3" s="281"/>
+      <c r="E3" s="281"/>
+      <c r="F3" s="281"/>
+      <c r="G3" s="281"/>
+      <c r="H3" s="281"/>
+      <c r="I3" s="281"/>
+      <c r="J3" s="281"/>
+      <c r="K3" s="281"/>
+      <c r="L3" s="281"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:26" ht="21" x14ac:dyDescent="0.35">
-      <c r="A4" s="287" t="s">
+      <c r="A4" s="283" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="285"/>
-[...9 lines deleted...]
-      <c r="L4" s="285"/>
+      <c r="B4" s="281"/>
+      <c r="C4" s="281"/>
+      <c r="D4" s="281"/>
+      <c r="E4" s="281"/>
+      <c r="F4" s="281"/>
+      <c r="G4" s="281"/>
+      <c r="H4" s="281"/>
+      <c r="I4" s="281"/>
+      <c r="J4" s="281"/>
+      <c r="K4" s="281"/>
+      <c r="L4" s="281"/>
       <c r="M4" s="6"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:26" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
@@ -4361,727 +4398,741 @@
       </c>
       <c r="I42" s="44">
         <v>0.54166666666666663</v>
       </c>
       <c r="J42" s="204">
         <v>0.66666666666666663</v>
       </c>
       <c r="K42" s="190" t="s">
         <v>46</v>
       </c>
       <c r="L42" s="203" t="s">
         <v>48</v>
       </c>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
     </row>
-    <row r="43" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:26" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="22"/>
       <c r="B43" s="205"/>
       <c r="C43" s="176"/>
       <c r="D43" s="177"/>
       <c r="E43" s="206"/>
       <c r="F43" s="207"/>
       <c r="G43" s="192"/>
       <c r="H43" s="178"/>
       <c r="I43" s="206"/>
       <c r="J43" s="207"/>
       <c r="K43" s="206" t="s">
         <v>22</v>
       </c>
       <c r="L43" s="208">
         <v>0.70833333333333337</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="3"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
       <c r="W43" s="3"/>
     </row>
-    <row r="44" spans="1:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B44" s="209" t="s">
+    <row r="44" spans="1:26" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="286"/>
+      <c r="B44" s="287" t="s">
         <v>52</v>
       </c>
-      <c r="C44" s="210"/>
+      <c r="C44" s="128"/>
       <c r="D44" s="196"/>
       <c r="E44" s="195"/>
-      <c r="F44" s="211"/>
+      <c r="F44" s="209"/>
       <c r="G44" s="195" t="s">
         <v>46</v>
       </c>
       <c r="H44" s="197">
         <v>0.5</v>
       </c>
       <c r="I44" s="195"/>
-      <c r="J44" s="211"/>
+      <c r="J44" s="209"/>
       <c r="K44" s="198">
         <v>0.45833333333333331</v>
       </c>
       <c r="L44" s="197">
         <v>0.625</v>
       </c>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
     </row>
     <row r="45" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22"/>
-      <c r="B45" s="212"/>
-[...9 lines deleted...]
-      <c r="L45" s="216"/>
+      <c r="B45" s="284">
+        <v>131</v>
+      </c>
+      <c r="C45" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" s="288" t="s">
+        <v>62</v>
+      </c>
+      <c r="E45" s="289" t="s">
+        <v>36</v>
+      </c>
+      <c r="F45" s="290" t="s">
+        <v>37</v>
+      </c>
+      <c r="G45" s="289" t="s">
+        <v>36</v>
+      </c>
+      <c r="H45" s="291" t="s">
+        <v>37</v>
+      </c>
+      <c r="I45" s="210"/>
+      <c r="J45" s="211"/>
+      <c r="K45" s="210"/>
+      <c r="L45" s="212"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
     </row>
     <row r="46" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22"/>
-      <c r="B46" s="217" t="s">
+      <c r="B46" s="213" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="218"/>
+      <c r="C46" s="214"/>
       <c r="D46" s="203"/>
       <c r="E46" s="171" t="s">
         <v>37</v>
       </c>
       <c r="F46" s="170" t="s">
         <v>49</v>
       </c>
-      <c r="G46" s="219"/>
-[...2 lines deleted...]
-      <c r="J46" s="222"/>
+      <c r="G46" s="215"/>
+      <c r="H46" s="216"/>
+      <c r="I46" s="217"/>
+      <c r="J46" s="218"/>
       <c r="K46" s="171"/>
       <c r="L46" s="170"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
     </row>
     <row r="47" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="B47" s="223" t="s">
+      <c r="B47" s="219" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="139"/>
-      <c r="D47" s="224"/>
-      <c r="E47" s="225"/>
+      <c r="D47" s="220"/>
+      <c r="E47" s="221"/>
       <c r="F47" s="138"/>
-      <c r="G47" s="226"/>
-      <c r="H47" s="227"/>
+      <c r="G47" s="222"/>
+      <c r="H47" s="223"/>
       <c r="I47" s="139"/>
-      <c r="J47" s="228"/>
-      <c r="K47" s="225"/>
+      <c r="J47" s="224"/>
+      <c r="K47" s="221"/>
       <c r="L47" s="138"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
       <c r="R47" s="3"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
       <c r="V47" s="3"/>
       <c r="W47" s="3"/>
     </row>
     <row r="48" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="B48" s="229" t="s">
+      <c r="B48" s="225" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="67">
         <v>0.45833333333333331</v>
       </c>
-      <c r="D48" s="230">
+      <c r="D48" s="226">
         <v>0.58333333333333337</v>
       </c>
       <c r="E48" s="67">
         <v>0.5</v>
       </c>
-      <c r="F48" s="230">
+      <c r="F48" s="226">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G48" s="231"/>
-[...2 lines deleted...]
-      <c r="J48" s="233"/>
+      <c r="G48" s="227"/>
+      <c r="H48" s="228"/>
+      <c r="I48" s="227"/>
+      <c r="J48" s="229"/>
       <c r="K48" s="67">
         <v>0.33333333333333331</v>
       </c>
-      <c r="L48" s="230">
+      <c r="L48" s="226">
         <v>0.375</v>
       </c>
-      <c r="M48" s="234"/>
-[...12 lines deleted...]
-      <c r="Z48" s="234"/>
+      <c r="M48" s="230"/>
+      <c r="N48" s="230"/>
+      <c r="O48" s="230"/>
+      <c r="P48" s="230"/>
+      <c r="Q48" s="230"/>
+      <c r="R48" s="230"/>
+      <c r="S48" s="230"/>
+      <c r="T48" s="230"/>
+      <c r="U48" s="230"/>
+      <c r="V48" s="230"/>
+      <c r="W48" s="230"/>
+      <c r="X48" s="230"/>
+      <c r="Y48" s="230"/>
+      <c r="Z48" s="230"/>
     </row>
     <row r="49" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="17"/>
-      <c r="B49" s="229" t="s">
+      <c r="B49" s="225" t="s">
         <v>58</v>
       </c>
-      <c r="C49" s="235"/>
-[...7 lines deleted...]
-      <c r="K49" s="236">
+      <c r="C49" s="231"/>
+      <c r="D49" s="229"/>
+      <c r="E49" s="231"/>
+      <c r="F49" s="229"/>
+      <c r="G49" s="227"/>
+      <c r="H49" s="228"/>
+      <c r="I49" s="227"/>
+      <c r="J49" s="229"/>
+      <c r="K49" s="232">
         <v>0.41666666666666669</v>
       </c>
-      <c r="L49" s="230">
+      <c r="L49" s="226">
         <v>0.5</v>
       </c>
-      <c r="M49" s="234"/>
-[...12 lines deleted...]
-      <c r="Z49" s="234"/>
+      <c r="M49" s="230"/>
+      <c r="N49" s="230"/>
+      <c r="O49" s="230"/>
+      <c r="P49" s="230"/>
+      <c r="Q49" s="230"/>
+      <c r="R49" s="230"/>
+      <c r="S49" s="230"/>
+      <c r="T49" s="230"/>
+      <c r="U49" s="230"/>
+      <c r="V49" s="230"/>
+      <c r="W49" s="230"/>
+      <c r="X49" s="230"/>
+      <c r="Y49" s="230"/>
+      <c r="Z49" s="230"/>
     </row>
     <row r="50" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="22"/>
-      <c r="B50" s="237" t="s">
+      <c r="B50" s="233" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="57">
         <v>0.54166666666666663</v>
       </c>
       <c r="D50" s="60">
         <v>0.75</v>
       </c>
-      <c r="E50" s="238"/>
+      <c r="E50" s="234"/>
       <c r="F50" s="71"/>
       <c r="G50" s="72"/>
-      <c r="H50" s="239"/>
+      <c r="H50" s="235"/>
       <c r="I50" s="72" t="s">
         <v>60</v>
       </c>
       <c r="J50" s="60">
         <v>0.66666666666666663</v>
       </c>
       <c r="K50" s="74" t="s">
         <v>46</v>
       </c>
       <c r="L50" s="71" t="s">
         <v>48</v>
       </c>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
     </row>
     <row r="51" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="102"/>
-      <c r="B51" s="240" t="s">
+      <c r="B51" s="236" t="s">
         <v>61</v>
       </c>
-      <c r="C51" s="241"/>
-[...7 lines deleted...]
-      <c r="K51" s="247" t="s">
+      <c r="C51" s="237"/>
+      <c r="D51" s="238"/>
+      <c r="E51" s="239"/>
+      <c r="F51" s="240"/>
+      <c r="G51" s="241"/>
+      <c r="H51" s="242"/>
+      <c r="I51" s="241"/>
+      <c r="J51" s="240"/>
+      <c r="K51" s="243" t="s">
         <v>22</v>
       </c>
-      <c r="L51" s="246" t="s">
+      <c r="L51" s="242" t="s">
         <v>62</v>
       </c>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
       <c r="R51" s="3"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
     </row>
     <row r="52" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="248" t="s">
+      <c r="A52" s="244" t="s">
         <v>63</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="145" t="s">
         <v>46</v>
       </c>
       <c r="D52" s="142">
         <v>0.75</v>
       </c>
       <c r="E52" s="144">
         <v>0.5</v>
       </c>
       <c r="F52" s="142">
         <v>0.66666666666666663</v>
       </c>
       <c r="G52" s="144">
         <v>0.33333333333333331</v>
       </c>
-      <c r="H52" s="249">
+      <c r="H52" s="245">
         <v>0.5</v>
       </c>
       <c r="I52" s="144">
         <v>0.33333333333333331</v>
       </c>
       <c r="J52" s="142">
         <v>0.66666666666666663</v>
       </c>
       <c r="K52" s="144">
         <v>0.33333333333333331</v>
       </c>
-      <c r="L52" s="249">
+      <c r="L52" s="245">
         <v>0.375</v>
       </c>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
     </row>
     <row r="53" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="250"/>
+      <c r="A53" s="246"/>
       <c r="B53" s="147"/>
       <c r="C53" s="90"/>
       <c r="D53" s="148"/>
       <c r="E53" s="149"/>
       <c r="F53" s="148"/>
       <c r="G53" s="149"/>
       <c r="H53" s="148"/>
       <c r="I53" s="149"/>
       <c r="J53" s="148"/>
-      <c r="K53" s="251">
+      <c r="K53" s="247">
         <v>0.5</v>
       </c>
-      <c r="L53" s="252">
+      <c r="L53" s="248">
         <v>0.54166666666666663</v>
       </c>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
     </row>
     <row r="54" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="250"/>
+      <c r="A54" s="246"/>
       <c r="B54" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="C54" s="253">
+      <c r="C54" s="249">
         <v>0.33333333333333331</v>
       </c>
-      <c r="D54" s="254">
+      <c r="D54" s="250">
         <v>0.75</v>
       </c>
-      <c r="E54" s="255" t="s">
+      <c r="E54" s="251" t="s">
         <v>46</v>
       </c>
-      <c r="F54" s="256">
+      <c r="F54" s="252">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G54" s="257">
+      <c r="G54" s="253">
         <v>0.33333333333333331</v>
       </c>
-      <c r="H54" s="254">
+      <c r="H54" s="250">
         <v>0.54166666666666663</v>
       </c>
-      <c r="I54" s="255" t="s">
+      <c r="I54" s="251" t="s">
         <v>46</v>
       </c>
-      <c r="J54" s="256">
+      <c r="J54" s="252">
         <v>0.66666666666666663</v>
       </c>
-      <c r="K54" s="257">
+      <c r="K54" s="253">
         <v>0.33333333333333331</v>
       </c>
-      <c r="L54" s="254">
+      <c r="L54" s="250">
         <v>0.375</v>
       </c>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
     </row>
     <row r="55" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="258"/>
+      <c r="A55" s="254"/>
       <c r="B55" s="103"/>
-      <c r="C55" s="228"/>
+      <c r="C55" s="224"/>
       <c r="D55" s="138"/>
-      <c r="E55" s="228"/>
-      <c r="F55" s="228"/>
+      <c r="E55" s="224"/>
+      <c r="F55" s="224"/>
       <c r="G55" s="137"/>
       <c r="H55" s="138"/>
       <c r="I55" s="104"/>
       <c r="J55" s="105"/>
-      <c r="K55" s="259">
+      <c r="K55" s="255">
         <v>0.41666666666666669</v>
       </c>
-      <c r="L55" s="260">
+      <c r="L55" s="256">
         <v>0.5</v>
       </c>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
       <c r="R55" s="3"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
       <c r="U55" s="3"/>
       <c r="V55" s="3"/>
       <c r="W55" s="3"/>
     </row>
     <row r="56" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="261"/>
-      <c r="B56" s="262" t="s">
+      <c r="A56" s="257"/>
+      <c r="B56" s="258" t="s">
         <v>66</v>
       </c>
       <c r="C56" s="119">
         <v>0.41666666666666669</v>
       </c>
       <c r="D56" s="113">
         <v>0.58333333333333337</v>
       </c>
       <c r="E56" s="119">
         <v>0.45833333333333331</v>
       </c>
       <c r="F56" s="119">
         <v>0.58333333333333337</v>
       </c>
       <c r="G56" s="112">
         <v>0.41666666666666669</v>
       </c>
       <c r="H56" s="115">
         <v>0.54166666666666663</v>
       </c>
       <c r="I56" s="117"/>
-      <c r="J56" s="263"/>
+      <c r="J56" s="259"/>
       <c r="K56" s="117"/>
-      <c r="L56" s="263"/>
+      <c r="L56" s="259"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="3"/>
       <c r="S56" s="3"/>
       <c r="T56" s="3"/>
       <c r="U56" s="3"/>
       <c r="V56" s="3"/>
       <c r="W56" s="3"/>
       <c r="X56" s="3"/>
       <c r="Y56" s="3"/>
       <c r="Z56" s="3"/>
     </row>
     <row r="57" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="250"/>
+      <c r="A57" s="246"/>
       <c r="B57" s="38"/>
       <c r="C57" s="38"/>
       <c r="D57" s="38"/>
-      <c r="E57" s="264"/>
-      <c r="F57" s="264"/>
+      <c r="E57" s="260"/>
+      <c r="F57" s="260"/>
       <c r="G57" s="38"/>
       <c r="H57" s="38"/>
       <c r="I57" s="38"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="38"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
       <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
       <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
       <c r="U57" s="3"/>
       <c r="V57" s="3"/>
       <c r="W57" s="3"/>
     </row>
     <row r="58" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="265" t="s">
+      <c r="A58" s="261" t="s">
         <v>67</v>
       </c>
       <c r="B58" s="39">
         <v>10</v>
       </c>
-      <c r="C58" s="266" t="s">
+      <c r="C58" s="262" t="s">
         <v>46</v>
       </c>
-      <c r="D58" s="267">
+      <c r="D58" s="263">
         <v>0.58333333333333337</v>
       </c>
-      <c r="E58" s="268">
+      <c r="E58" s="264">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F58" s="269" t="s">
+      <c r="F58" s="265" t="s">
         <v>49</v>
       </c>
-      <c r="G58" s="268">
+      <c r="G58" s="264">
         <v>0.375</v>
       </c>
-      <c r="H58" s="269" t="s">
+      <c r="H58" s="265" t="s">
         <v>42</v>
       </c>
-      <c r="I58" s="268">
+      <c r="I58" s="264">
         <v>0.33333333333333331</v>
       </c>
-      <c r="J58" s="267">
+      <c r="J58" s="263">
         <v>0.70833333333333337</v>
       </c>
-      <c r="K58" s="270" t="s">
+      <c r="K58" s="266" t="s">
         <v>22</v>
       </c>
-      <c r="L58" s="271">
+      <c r="L58" s="267">
         <v>0.70833333333333337</v>
       </c>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
       <c r="R58" s="3"/>
       <c r="S58" s="3"/>
       <c r="T58" s="3"/>
       <c r="U58" s="3"/>
       <c r="V58" s="3"/>
       <c r="W58" s="3"/>
     </row>
     <row r="59" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22"/>
-      <c r="B59" s="272"/>
-[...9 lines deleted...]
-      <c r="L59" s="279"/>
+      <c r="B59" s="268"/>
+      <c r="C59" s="269"/>
+      <c r="D59" s="270"/>
+      <c r="E59" s="271"/>
+      <c r="F59" s="270"/>
+      <c r="G59" s="271"/>
+      <c r="H59" s="270"/>
+      <c r="I59" s="272"/>
+      <c r="J59" s="273"/>
+      <c r="K59" s="274"/>
+      <c r="L59" s="275"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
       <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
       <c r="U59" s="3"/>
       <c r="V59" s="3"/>
       <c r="W59" s="3"/>
     </row>
     <row r="60" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="280" t="s">
+      <c r="A60" s="276" t="s">
         <v>68</v>
       </c>
-      <c r="B60" s="281" t="s">
+      <c r="B60" s="277" t="s">
         <v>69</v>
       </c>
       <c r="C60" s="141">
         <v>0.45833333333333331</v>
       </c>
       <c r="D60" s="142">
         <v>0.625</v>
       </c>
       <c r="E60" s="144">
         <v>0.54166666666666663</v>
       </c>
       <c r="F60" s="142">
         <v>0.625</v>
       </c>
       <c r="G60" s="144">
         <v>0.5</v>
       </c>
-      <c r="H60" s="249">
+      <c r="H60" s="245">
         <v>0.66666666666666663</v>
       </c>
       <c r="I60" s="144"/>
       <c r="J60" s="142"/>
       <c r="K60" s="144"/>
-      <c r="L60" s="249"/>
+      <c r="L60" s="245"/>
     </row>
     <row r="61" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="250"/>
+      <c r="A61" s="246"/>
       <c r="B61" s="147"/>
       <c r="C61" s="90"/>
       <c r="D61" s="148"/>
       <c r="E61" s="149"/>
       <c r="F61" s="148"/>
       <c r="G61" s="149"/>
       <c r="H61" s="148"/>
       <c r="I61" s="149"/>
       <c r="J61" s="148"/>
-      <c r="K61" s="251"/>
-      <c r="L61" s="252"/>
+      <c r="K61" s="247"/>
+      <c r="L61" s="248"/>
     </row>
     <row r="62" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="250"/>
-      <c r="B62" s="282" t="s">
+      <c r="A62" s="246"/>
+      <c r="B62" s="278" t="s">
         <v>70</v>
       </c>
-      <c r="C62" s="253">
+      <c r="C62" s="249">
         <v>0.41666666666666669</v>
       </c>
-      <c r="D62" s="254">
+      <c r="D62" s="250">
         <v>0.58333333333333337</v>
       </c>
-      <c r="E62" s="283">
+      <c r="E62" s="279">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F62" s="256">
+      <c r="F62" s="252">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G62" s="257"/>
-[...1 lines deleted...]
-      <c r="I62" s="283">
+      <c r="G62" s="253"/>
+      <c r="H62" s="250"/>
+      <c r="I62" s="279">
         <v>0.5</v>
       </c>
-      <c r="J62" s="256">
+      <c r="J62" s="252">
         <v>0.58333333333333337</v>
       </c>
-      <c r="K62" s="257"/>
-      <c r="L62" s="254"/>
+      <c r="K62" s="253"/>
+      <c r="L62" s="250"/>
     </row>
     <row r="63" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="258"/>
+      <c r="A63" s="254"/>
       <c r="B63" s="103"/>
-      <c r="C63" s="228"/>
+      <c r="C63" s="224"/>
       <c r="D63" s="138"/>
-      <c r="E63" s="228"/>
-      <c r="F63" s="228"/>
+      <c r="E63" s="224"/>
+      <c r="F63" s="224"/>
       <c r="G63" s="137"/>
       <c r="H63" s="138"/>
       <c r="I63" s="104"/>
       <c r="J63" s="105"/>
-      <c r="K63" s="259"/>
-      <c r="L63" s="260"/>
+      <c r="K63" s="255"/>
+      <c r="L63" s="256"/>
     </row>
     <row r="64" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -5966,56 +6017,56 @@
     <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:L4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup fitToWidth="0" orientation="portrait"/>
+  <pageSetup fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CF24 - Public - ver. 1 - 10/1/2024</oddFooter>
   </headerFooter>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>