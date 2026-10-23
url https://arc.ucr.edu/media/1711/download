--- v0 (2026-09-25)
+++ v1 (2026-10-23)
@@ -5,94 +5,93 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asan010\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6905209E-4842-4F7B-A3D7-89F62E48FA3F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71A95216-0526-4DBE-9AFC-9DD57954C2E2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tutors on Location" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t>Tutoring begins  Week 2 and continues through Week 10</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>LOCATION</t>
   </si>
   <si>
     <t>COURSES</t>
   </si>
   <si>
     <t>START</t>
   </si>
   <si>
     <t>END</t>
   </si>
   <si>
-    <t xml:space="preserve">Student Resource Centers-
-[...3 lines deleted...]
-  <si>
     <t>Writing Support</t>
   </si>
   <si>
     <t>MATH 3,4,5,6AB,7AB,009ABC ,010AB , 046,</t>
+  </si>
+  <si>
+    <t>TAP Tutor Schedule:  Tutors on Location Fall-  2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2nd Floor Student Services Building
+in DUE Suite </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
@@ -603,61 +602,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="18.75" x14ac:dyDescent="0.3">
       <c r="E1" s="1" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
@@ -667,51 +668,51 @@
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="18" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
@@ -783,146 +784,146 @@
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
       <c r="B7" s="6"/>
       <c r="C7" s="20" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="C8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="D8" s="11" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:26" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C9" s="13">
         <v>0.5</v>
       </c>
       <c r="D9" s="14">
         <v>0.58333333333333337</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:26" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="15" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C10" s="16">
         <v>0.58333333333333337</v>
       </c>
       <c r="D10" s="17">
         <v>0.66666666666666663</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A9:A10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>